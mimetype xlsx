--- v0 (2025-10-02)
+++ v1 (2026-06-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FAA22BC8-E222-4E52-ADB0-B88CEFB30236}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C15AF16-81EA-4E3F-95AB-F8DA9967CA6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="405" windowWidth="29040" windowHeight="15195" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
@@ -1227,135 +1227,135 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...18 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
@@ -1606,52 +1606,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="T25" sqref="T25"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="X10" sqref="X10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="6.140625" customWidth="1"/>
     <col min="3" max="3" width="45.28515625" customWidth="1"/>
     <col min="4" max="4" width="21.42578125" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="18.7109375" customWidth="1"/>
     <col min="8" max="14" width="18.85546875" customWidth="1"/>
     <col min="15" max="15" width="18.140625" customWidth="1"/>
     <col min="16" max="16" width="17.28515625" customWidth="1"/>
     <col min="17" max="17" width="18.140625" customWidth="1"/>
     <col min="18" max="18" width="17" customWidth="1"/>
     <col min="19" max="19" width="17.140625" customWidth="1"/>
     <col min="20" max="20" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="21" x14ac:dyDescent="0.35">
       <c r="A1" s="50"/>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
@@ -1747,67 +1747,67 @@
       <c r="C5" s="50"/>
       <c r="D5" s="53"/>
       <c r="E5" s="56"/>
       <c r="F5" s="50"/>
       <c r="G5" s="50"/>
       <c r="H5" s="50"/>
       <c r="I5" s="50"/>
       <c r="J5" s="50"/>
       <c r="K5" s="50"/>
       <c r="L5" s="50"/>
       <c r="M5" s="50"/>
       <c r="N5" s="50"/>
       <c r="O5" s="50"/>
       <c r="P5" s="50"/>
       <c r="Q5" s="50"/>
       <c r="R5" s="50"/>
       <c r="S5" s="50"/>
       <c r="T5" s="55"/>
     </row>
     <row r="6" spans="1:20" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="50"/>
       <c r="B6" s="57"/>
       <c r="C6" s="57"/>
       <c r="D6" s="57"/>
       <c r="E6" s="57"/>
-      <c r="F6" s="86" t="s">
+      <c r="F6" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="87"/>
-[...12 lines deleted...]
-      <c r="T6" s="88"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="67"/>
     </row>
     <row r="7" spans="1:20" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="50"/>
       <c r="B7" s="57"/>
       <c r="C7" s="57"/>
       <c r="D7" s="57"/>
       <c r="E7" s="57"/>
       <c r="F7" s="58" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="58" t="s">
         <v>35</v>
       </c>
       <c r="H7" s="58" t="s">
         <v>36</v>
       </c>
       <c r="I7" s="58" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="58" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="58" t="s">
         <v>39</v>
       </c>
@@ -1819,203 +1819,195 @@
       </c>
       <c r="N7" s="58" t="s">
         <v>42</v>
       </c>
       <c r="O7" s="58" t="s">
         <v>43</v>
       </c>
       <c r="P7" s="58" t="s">
         <v>44</v>
       </c>
       <c r="Q7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="R7" s="58" t="s">
         <v>46</v>
       </c>
       <c r="S7" s="58" t="s">
         <v>47</v>
       </c>
       <c r="T7" s="58" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:20" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="50"/>
-      <c r="B8" s="69" t="s">
+      <c r="B8" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="70"/>
-[...1 lines deleted...]
-      <c r="E8" s="72"/>
+      <c r="C8" s="69"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="71"/>
       <c r="F8" s="37">
         <f t="shared" ref="F8:T8" si="0">F9+F10+F11</f>
         <v>0</v>
       </c>
       <c r="G8" s="37">
         <f t="shared" ref="G8:P8" si="1">G9+G10+G11</f>
         <v>0</v>
       </c>
       <c r="H8" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I8" s="37">
         <f t="shared" si="1"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J8" s="37">
         <f t="shared" si="1"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K8" s="37">
         <f t="shared" si="1"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L8" s="37">
         <f t="shared" si="1"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M8" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N8" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O8" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P8" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q8" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R8" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S8" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="T8" s="38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="1"/>
       <c r="B9" s="3"/>
-      <c r="C9" s="85" t="s">
+      <c r="C9" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="D9" s="89"/>
+      <c r="D9" s="72"/>
       <c r="E9" s="4"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="32"/>
     </row>
     <row r="10" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1"/>
       <c r="B10" s="27"/>
       <c r="C10" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="68"/>
+      <c r="D10" s="76"/>
       <c r="E10" s="28"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
-      <c r="I10" s="29">
-[...10 lines deleted...]
-      </c>
+      <c r="I10" s="29"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="N10" s="29"/>
       <c r="O10" s="29"/>
       <c r="P10" s="29"/>
       <c r="Q10" s="29"/>
       <c r="R10" s="29"/>
       <c r="S10" s="29"/>
       <c r="T10" s="33"/>
     </row>
     <row r="11" spans="1:20" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="1"/>
       <c r="B11" s="6"/>
-      <c r="C11" s="64" t="s">
+      <c r="C11" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="D11" s="65"/>
+      <c r="D11" s="74"/>
       <c r="E11" s="7"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="9"/>
     </row>
     <row r="12" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="1"/>
-      <c r="B12" s="69" t="s">
+      <c r="B12" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="84"/>
+      <c r="C12" s="75"/>
       <c r="D12" s="39"/>
       <c r="E12" s="40"/>
       <c r="F12" s="37">
         <f t="shared" ref="F12:P12" si="2">F13+F14+F15+F16+F17+F18+F19</f>
         <v>0</v>
       </c>
       <c r="G12" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H12" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I12" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J12" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K12" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
@@ -2038,54 +2030,54 @@
       </c>
       <c r="P12" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q12" s="37">
         <f t="shared" ref="Q12:T12" si="3">Q13+Q14+Q15+Q16+Q17+Q18+Q19</f>
         <v>0</v>
       </c>
       <c r="R12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="S12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="T12" s="38">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:20" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="1"/>
       <c r="B13" s="11"/>
-      <c r="C13" s="85" t="s">
+      <c r="C13" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="D13" s="85"/>
+      <c r="D13" s="64"/>
       <c r="E13" s="4"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="32"/>
     </row>
     <row r="14" spans="1:20" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="1"/>
       <c r="B14" s="12"/>
       <c r="C14" s="63" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="63"/>
       <c r="E14" s="13"/>
@@ -2161,260 +2153,260 @@
       </c>
       <c r="D17" s="63"/>
       <c r="E17" s="7"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="14"/>
       <c r="T17" s="9"/>
     </row>
     <row r="18" spans="1:29" ht="55.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
       <c r="B18" s="16"/>
       <c r="C18" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="D18" s="68"/>
+      <c r="D18" s="76"/>
       <c r="E18" s="7"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="9"/>
     </row>
     <row r="19" spans="1:29" ht="32.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="1"/>
       <c r="B19" s="17"/>
-      <c r="C19" s="64" t="s">
+      <c r="C19" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="D19" s="65"/>
+      <c r="D19" s="74"/>
       <c r="E19" s="7"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="9"/>
     </row>
     <row r="20" spans="1:29" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="1"/>
-      <c r="B20" s="69" t="s">
+      <c r="B20" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="C20" s="70"/>
-[...1 lines deleted...]
-      <c r="E20" s="72"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="70"/>
+      <c r="E20" s="71"/>
       <c r="F20" s="41">
         <f t="shared" ref="F20:T20" si="4">F8-F12</f>
         <v>0</v>
       </c>
       <c r="G20" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H20" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I20" s="41">
         <f t="shared" si="4"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J20" s="41">
         <f t="shared" si="4"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K20" s="41">
         <f t="shared" si="4"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L20" s="41">
         <f t="shared" si="4"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M20" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="O20" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P20" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q20" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R20" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S20" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T20" s="42">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:29" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="1"/>
-      <c r="B21" s="73" t="s">
+      <c r="B21" s="79" t="s">
         <v>8</v>
       </c>
-      <c r="C21" s="74"/>
-      <c r="D21" s="75"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="81"/>
       <c r="E21" s="18"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="19"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="19"/>
       <c r="R21" s="20"/>
       <c r="S21" s="20"/>
       <c r="T21" s="35"/>
     </row>
     <row r="22" spans="1:29" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="1"/>
-      <c r="B22" s="69" t="s">
+      <c r="B22" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="C22" s="70"/>
-[...1 lines deleted...]
-      <c r="E22" s="77"/>
+      <c r="C22" s="69"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="83"/>
       <c r="F22" s="21">
         <f t="shared" ref="F22:T22" si="5">F20-F21</f>
         <v>0</v>
       </c>
       <c r="G22" s="21">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H22" s="21">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="I22" s="21">
         <f t="shared" si="5"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J22" s="21">
         <f t="shared" si="5"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K22" s="21">
         <f t="shared" si="5"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L22" s="21">
         <f t="shared" si="5"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M22" s="21">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="N22" s="21">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O22" s="21">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="P22" s="21">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q22" s="21">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R22" s="21">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S22" s="21">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T22" s="36">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:29" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="1"/>
-      <c r="B23" s="78" t="s">
+      <c r="B23" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="C23" s="79"/>
+      <c r="C23" s="85"/>
       <c r="D23" s="47" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="22">
         <v>0</v>
       </c>
       <c r="F23" s="43">
         <f t="shared" ref="F23:T23" si="6">IF(F22&lt;0,0,F22*$E$23)</f>
         <v>0</v>
       </c>
       <c r="G23" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="H23" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I23" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J23" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
@@ -2440,52 +2432,52 @@
         <v>0</v>
       </c>
       <c r="P23" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="Q23" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="R23" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="S23" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="T23" s="44">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:29" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A24" s="1"/>
-      <c r="B24" s="80"/>
-      <c r="C24" s="81"/>
+      <c r="B24" s="86"/>
+      <c r="C24" s="87"/>
       <c r="D24" s="48" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="23">
         <v>0</v>
       </c>
       <c r="F24" s="45">
         <f t="shared" ref="F24:T24" si="7">IF(F22&lt;0,0,F22*$E$24)</f>
         <v>0</v>
       </c>
       <c r="G24" s="45">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H24" s="45">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="I24" s="45">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J24" s="45">
         <f t="shared" si="7"/>
         <v>0</v>
@@ -2511,52 +2503,52 @@
         <v>0</v>
       </c>
       <c r="P24" s="45">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q24" s="45">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="R24" s="45">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="S24" s="45">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T24" s="46">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:29" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="1"/>
-      <c r="B25" s="82"/>
-      <c r="C25" s="83"/>
+      <c r="B25" s="88"/>
+      <c r="C25" s="89"/>
       <c r="D25" s="49" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="23">
         <v>0</v>
       </c>
       <c r="F25" s="45">
         <f>F8*E25</f>
         <v>0</v>
       </c>
       <c r="G25" s="45">
         <f>G8*E25</f>
         <v>0</v>
       </c>
       <c r="H25" s="45">
         <f>H8*E25</f>
         <v>0</v>
       </c>
       <c r="I25" s="45">
         <f>I8*E25</f>
         <v>0</v>
       </c>
       <c r="J25" s="45">
         <f>J8*E25</f>
         <v>0</v>
@@ -2582,83 +2574,83 @@
         <v>0</v>
       </c>
       <c r="P25" s="45">
         <f>P8*E25</f>
         <v>0</v>
       </c>
       <c r="Q25" s="45">
         <f>Q8*E25</f>
         <v>0</v>
       </c>
       <c r="R25" s="45">
         <f>R8*E25</f>
         <v>0</v>
       </c>
       <c r="S25" s="45">
         <f>S8*E25</f>
         <v>0</v>
       </c>
       <c r="T25" s="46">
         <f>T8*E25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:29" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A26" s="1"/>
-      <c r="B26" s="69" t="s">
+      <c r="B26" s="68" t="s">
         <v>14</v>
       </c>
-      <c r="C26" s="84"/>
+      <c r="C26" s="75"/>
       <c r="D26" s="39"/>
       <c r="E26" s="10"/>
       <c r="F26" s="37">
         <f t="shared" ref="F26:T26" si="8">F22-F23-F24-F25</f>
         <v>0</v>
       </c>
       <c r="G26" s="37">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H26" s="37">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="I26" s="37">
         <f t="shared" si="8"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J26" s="37">
         <f t="shared" si="8"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K26" s="37">
         <f t="shared" si="8"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L26" s="37">
         <f t="shared" si="8"/>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M26" s="37">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N26" s="37">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="O26" s="37">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="P26" s="37">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="Q26" s="37">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="R26" s="37">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
@@ -2746,70 +2738,70 @@
         <v>15</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
     </row>
     <row r="31" spans="1:29" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="1"/>
       <c r="B31" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C31" s="66" t="s">
+      <c r="C31" s="77" t="s">
         <v>49</v>
       </c>
-      <c r="D31" s="67"/>
-[...15 lines deleted...]
-      <c r="T31" s="67"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="78"/>
     </row>
     <row r="32" spans="1:29" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="1"/>
       <c r="B32" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
@@ -3004,69 +2996,69 @@
     </row>
     <row r="40" spans="1:30" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B40" s="26"/>
       <c r="C40" s="26"/>
       <c r="D40" s="26"/>
       <c r="E40" s="26"/>
       <c r="F40" s="26"/>
       <c r="G40" s="26"/>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
       <c r="J40" s="26"/>
       <c r="K40" s="26"/>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
       <c r="N40" s="26"/>
       <c r="O40" s="26"/>
       <c r="P40" s="26"/>
       <c r="Q40" s="26"/>
       <c r="R40" s="26"/>
       <c r="S40" s="26"/>
       <c r="T40" s="26"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="aICICObczyfmDYKD74hl+KrFdVAcKXaaIFkIGLJJIMMA7MfgIxs0BssUb9FdfvzyRSy9C3TrKosDZqav5ZWxbQ==" saltValue="pl+NxqlEVClNPMVjppBKqw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="19">
-    <mergeCell ref="C14:D14"/>
-[...7 lines deleted...]
-    <mergeCell ref="C10:D10"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C31:T31"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="B23:C25"/>
     <mergeCell ref="B26:C26"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F6:T6"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="C10:D10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="35" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Arkusz1</vt:lpstr>
     </vt:vector>