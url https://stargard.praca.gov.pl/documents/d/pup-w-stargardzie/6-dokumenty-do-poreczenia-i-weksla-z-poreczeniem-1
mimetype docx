--- v0 (2025-10-02)
+++ v1 (2026-04-23)
@@ -1,1816 +1,1807 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="60F36F7B" w14:textId="77777777" w:rsidR="00F40E61" w:rsidRDefault="00F40E61" w:rsidP="002D13B8">
+    <w:p w14:paraId="1F946AB4" w14:textId="77777777" w:rsidR="00F40E61" w:rsidRDefault="00F40E61" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3301F473" w14:textId="448C99C2" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="1BCE3277" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.......................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0B9CD7" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="5072C61D" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="718CE5BB" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="5E2719EE" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.......................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45561A10" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="1D1A9FAC" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                          (dane wnioskodawcy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1332BDA5" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="216C45A7" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CA210A6" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="51B8EC09" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>INFORMACJA O DANYCH PORĘCZYCIELA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10658281" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="00FA38FD">
+    <w:p w14:paraId="3E440357" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="00FA38FD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Imię i nazwisko.............................................................................PESEL ....................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214C4C4F" w14:textId="704C1128" w:rsidR="002D13B8" w:rsidRDefault="002D13B8" w:rsidP="00FA38FD">
+    <w:p w14:paraId="5240F3ED" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRDefault="002D13B8" w:rsidP="00FA38FD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK7"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK8"/>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Adres zam</w:t>
       </w:r>
       <w:r w:rsidR="00337F46" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ieszkania</w:t>
       </w:r>
-      <w:r w:rsidR="004801A7">
+      <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A31300">
+        <w:t>............................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA38FD" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>............................................................................................................</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA38FD" w:rsidRPr="00A31300">
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77A37" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>......</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13529F88" w14:textId="6C26CE92" w:rsidR="004801A7" w:rsidRPr="00A31300" w:rsidRDefault="004801A7" w:rsidP="00FA38FD">
+    <w:p w14:paraId="20DAA457" w14:textId="77777777" w:rsidR="004801A7" w:rsidRPr="00A31300" w:rsidRDefault="004801A7" w:rsidP="00FA38FD">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres </w:t>
       </w:r>
       <w:r w:rsidR="00B04CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>do doręczeń</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ……………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00B04CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="442CE1A4" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="7EDF5DE4" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Stan cywilny poręczyciela (właściwe zaznaczyć):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="391"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="788207FD" w14:textId="77777777" w:rsidTr="00B83EAA">
+      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="1AE93515" w14:textId="77777777" w:rsidTr="00B83EAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08D92A45" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="5A21EE2F" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E375CCE" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="62BB72BD" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>panna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CF0061A" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="4C2DAB8E" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F270749" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="0F1B39D6" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="374F4E77" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="228672A7" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>kawaler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F79702B" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="00A31300">
+    <w:p w14:paraId="7FA613E2" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="00A31300">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5571"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="391"/>
         <w:gridCol w:w="910"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="1083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="7EF4C0DC" w14:textId="77777777" w:rsidTr="00B83EAA">
+      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="27BBE337" w14:textId="77777777" w:rsidTr="00B83EAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60D0F3D1" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="2155BA37" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B267CBB" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="70D5A638" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>wdowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E8BE9AD" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="4F56B52B" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78906038" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="4C711227" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55C84465" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="28D252B6" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>wdowiec</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E97C6E3" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="00A31300">
+    <w:p w14:paraId="6E087950" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="00A31300">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5571"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="391"/>
         <w:gridCol w:w="1384"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="1373"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="447441F2" w14:textId="77777777" w:rsidTr="00B83EAA">
+      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="742B05CA" w14:textId="77777777" w:rsidTr="00B83EAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FB5BBD1" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="5622E514" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F33A76" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="13BB0337" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rozwiedziona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73168C51" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="08770B62" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4311FC42" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="59FC5D21" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24073B22" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="418DB379" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rozwiedziony</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B12BC67" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="00A31300">
+    <w:p w14:paraId="318A189C" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="00A31300">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="391"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007100EF" w:rsidRPr="00A31300" w14:paraId="61138DD4" w14:textId="77777777" w:rsidTr="00B83EAA">
+      <w:tr w:rsidR="007100EF" w:rsidRPr="00A31300" w14:paraId="0AC025CA" w14:textId="77777777" w:rsidTr="00B83EAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58D28CF0" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="19DEE6D3" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2075C501" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
+          <w:p w14:paraId="1749F170" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00A31300">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>pozostaje w związku małżeńskim i jednocześnie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4634EF62" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="007100EF">
+    <w:p w14:paraId="08767088" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="007100EF">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="675" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="6804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007100EF" w:rsidRPr="00A31300" w14:paraId="36F3EA9F" w14:textId="77777777" w:rsidTr="00B83EAA">
+      <w:tr w:rsidR="007100EF" w:rsidRPr="00A31300" w14:paraId="390D0EF2" w14:textId="77777777" w:rsidTr="00B83EAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77D0559E" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00B83EAA">
+          <w:p w14:paraId="42C7C315" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00B83EAA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E71987F" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00B83EAA">
+          <w:p w14:paraId="0493E6E2" w14:textId="77777777" w:rsidR="007100EF" w:rsidRPr="00A31300" w:rsidRDefault="007100EF" w:rsidP="00B83EAA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">pozostaje w </w:t>
             </w:r>
             <w:r w:rsidR="009B352F" w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ustawowej wspólności małżeńskiej majątkowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="467CAF3A" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="45031F26" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="5571"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="385B1944" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="23CEC85A" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="336"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">         z .......................................................................................PESEL ..................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E50D56" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="4EE8EC7A" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="335"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                         imię i nazwisko współmałżonka poręczyciela/ki</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033D6899" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="00D77A37">
+    <w:p w14:paraId="58C4DE9C" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="00D77A37">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="335"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> ………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E26C94" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="139CDBCB" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="100"/>
         <w:ind w:left="335"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        adres </w:t>
       </w:r>
       <w:r w:rsidR="008D53CB" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zamieszkania </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>współmałżonka poręczyciela/ki</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6C500C" w14:textId="77777777" w:rsidR="009B352F" w:rsidRPr="00A31300" w:rsidRDefault="009B352F" w:rsidP="002D13B8">
+    <w:p w14:paraId="03A8BB6A" w14:textId="77777777" w:rsidR="009B352F" w:rsidRPr="00A31300" w:rsidRDefault="009B352F" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="5571"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="675" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="8221"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B352F" w:rsidRPr="00A31300" w14:paraId="6DC9A3B8" w14:textId="77777777" w:rsidTr="00B83EAA">
+      <w:tr w:rsidR="009B352F" w:rsidRPr="00A31300" w14:paraId="3A074E7A" w14:textId="77777777" w:rsidTr="00B83EAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6847A483" w14:textId="77777777" w:rsidR="009B352F" w:rsidRPr="00A31300" w:rsidRDefault="009B352F" w:rsidP="00B83EAA">
+          <w:p w14:paraId="7B2A7B9D" w14:textId="77777777" w:rsidR="009B352F" w:rsidRPr="00A31300" w:rsidRDefault="009B352F" w:rsidP="00B83EAA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F7F32B9" w14:textId="77777777" w:rsidR="009B352F" w:rsidRPr="00A31300" w:rsidRDefault="009B352F" w:rsidP="00B83EAA">
+          <w:p w14:paraId="27D53963" w14:textId="77777777" w:rsidR="009B352F" w:rsidRPr="00A31300" w:rsidRDefault="009B352F" w:rsidP="00B83EAA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5571"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>posiada rozdzielność majątkową z…………………………………………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B9AB2BE" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="455A6B0C" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                            </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>imię i nazwisko współmałżonka poręczyciela/ki</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C80841" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="38C98533" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5571"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CF16860" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="2607C733" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>........................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     (data i podpis wnioskodawcy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743DFEA4" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00593A2C">
-[...6 lines deleted...]
-    <w:p w14:paraId="4C8FDB47" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
+    <w:p w14:paraId="1371C8EB" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00593A2C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F35AD99" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4956" w:right="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45DC18D8" w14:textId="77777777" w:rsidR="00952FBC" w:rsidRPr="00A31300" w:rsidRDefault="00952FBC" w:rsidP="00952FBC">
+    <w:p w14:paraId="19519256" w14:textId="77777777" w:rsidR="00952FBC" w:rsidRPr="00A31300" w:rsidRDefault="00952FBC" w:rsidP="00952FBC">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Klauzula zgody na przetwarzanie danych osobowych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B1FF72" w14:textId="3BF93A37" w:rsidR="00952FBC" w:rsidRPr="00A31300" w:rsidRDefault="00952FBC" w:rsidP="00BE6134">
+    <w:p w14:paraId="6967B938" w14:textId="77777777" w:rsidR="00952FBC" w:rsidRPr="00A31300" w:rsidRDefault="00952FBC" w:rsidP="00BE6134">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie art. 6 ust 1 lit. a Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. (RODO) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>wyrażam zgodę</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> na przetwarzanie moich danych osobowych w zakresie określonym w</w:t>
+        <w:t xml:space="preserve"> na przetwarzanie moich danych osobowych w zakresie określonym wart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008628F4" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6134" w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008628F4" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>47</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>3 pkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ustawy z dnia 20.0</w:t>
       </w:r>
       <w:r w:rsidR="008628F4" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t>ustawy z dnia 20.0</w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="008628F4" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...8 lines deleted...]
-        <w:t>.20</w:t>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. o </w:t>
       </w:r>
       <w:r w:rsidR="008628F4" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>25</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">rynku pracy i służbach zatrudnienia </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">przez administratora danych Powiatowy Urząd Pracy z siedzibą </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Stargardzie, ul. Pierwszej Brygady 35, REGON </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>810145792</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>, NIP 8541983165</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="72A17E3F" w14:textId="77777777" w:rsidR="008628F4" w:rsidRPr="00A31300" w:rsidRDefault="00952FBC" w:rsidP="008628F4">
+        <w:t>, NIP 8541983165do celów związanych z rozpatrywaniem wniosku oraz realizacją umowy przez okres niezbędny do rozliczenia umowy oraz wymagany okres archiwizacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B397A3A" w14:textId="77777777" w:rsidR="008628F4" w:rsidRPr="00A31300" w:rsidRDefault="00952FBC" w:rsidP="008628F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Oświadczam, że zostałem/am poinformowany/a o przysługującym mi prawie do wycofania zgody na przetwarzanie moich danych osobowych w dowolnym momencie. Wycofanie zgody nie wpływa na zgodność z prawem przetwarzania, którego dokonano na podstawie zgody przed jej wycofaniem.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38751BD1" w14:textId="77777777" w:rsidR="00952FBC" w:rsidRPr="00A31300" w:rsidRDefault="00952FBC" w:rsidP="008628F4">
+        <w:t>Oświadczam, że zostałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poinformowany/a o przysługującym mi prawie do wycofania zgody na przetwarzanie moich danych osobowych w dowolnym momencie. Wycofanie zgody nie wpływa na zgodność z prawem przetwarzania, którego dokonano na podstawie zgody przed jej wycofaniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7712D796" w14:textId="77777777" w:rsidR="00952FBC" w:rsidRPr="00A31300" w:rsidRDefault="00952FBC" w:rsidP="008628F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Podaję dane osobowe dobrowolnie i oświadczam, że są one zgodne z prawdą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6FDC5E" w14:textId="77777777" w:rsidR="00FF38BA" w:rsidRPr="00A31300" w:rsidRDefault="00FF38BA" w:rsidP="00D248D1">
+    <w:p w14:paraId="28E59180" w14:textId="77777777" w:rsidR="00FF38BA" w:rsidRPr="00A31300" w:rsidRDefault="00FF38BA" w:rsidP="00D248D1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FB8EE2C" w14:textId="656060D6" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
+    <w:p w14:paraId="0A0BA6A8" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>……….…………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74961899" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
+    <w:p w14:paraId="7C05359F" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
       <w:pPr>
         <w:ind w:left="4956"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    (podpis małżonka/ki poręczyciela/ki)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CA4307" w14:textId="77777777" w:rsidR="00FD455E" w:rsidRPr="00A31300" w:rsidRDefault="00FD455E" w:rsidP="00D248D1">
+    <w:p w14:paraId="6EE7169C" w14:textId="77777777" w:rsidR="00FD455E" w:rsidRPr="00A31300" w:rsidRDefault="00FD455E" w:rsidP="00D248D1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D3AA749" w14:textId="5CC4C519" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
+    <w:p w14:paraId="325B56A2" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Klauzula informacyjna </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E305F2F" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
+    <w:p w14:paraId="75175758" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Zapoznałem/am się z treścią klauzuli informacyjnej, w tym z informacją o celu i sposobach przetwarzania danych osobowych oraz prawie dostępu do treści swoich danych i prawi</w:t>
+        <w:t>Zapoznałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> się z treścią klauzuli informacyjnej, w tym z informacją o celu i sposobach przetwarzania danych osobowych oraz prawie dostępu do treści swoich danych i prawi</w:t>
       </w:r>
       <w:r w:rsidR="00BF2378" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>e ich poprawiania dostępnych na </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>stronie internetowej Powiatowego Urzędu Pracy w Stargardzie pod adresem www.stargard.praca.gov.pl.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C0425F" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="0001170D">
+    <w:p w14:paraId="1B7ECAA6" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="0001170D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Oświadczam, że zostałem/am poinformowany/a o przysługujących mi prawach w związku z przetwarzaniem przez Powiatowy Urząd Pracy w Stargardzie moich danych osobowych zgodnie z art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. (</w:t>
+        <w:t>Oświadczam, że zostałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poinformowany/a o przysługujących mi prawach w związku z przetwarzaniem przez Powiatowy Urząd Pracy w Stargardzie moich danych osobowych zgodnie z art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>RODO).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A31300">
-[...9 lines deleted...]
-    <w:p w14:paraId="1ABF2E79" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
+    </w:p>
+    <w:p w14:paraId="6A31098F" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4956" w:right="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E27BBE7" w14:textId="77777777" w:rsidR="00FF38BA" w:rsidRPr="00A31300" w:rsidRDefault="00FF38BA" w:rsidP="00D248D1">
+    <w:p w14:paraId="7648A92F" w14:textId="77777777" w:rsidR="00FF38BA" w:rsidRPr="00A31300" w:rsidRDefault="00FF38BA" w:rsidP="00D248D1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3366AA74" w14:textId="1CDC6552" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
+    <w:p w14:paraId="5C8F620A" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>……….…………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A5FD76" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
+    <w:p w14:paraId="03B0FE1E" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
       <w:pPr>
         <w:ind w:left="4956"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    (podpis małżonka/ki poręczyciela/ki)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0360B6" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00593A2C">
-[...6 lines deleted...]
-    <w:p w14:paraId="1EA2183C" w14:textId="3BC4B20F" w:rsidR="002D13B8" w:rsidRPr="00F40E61" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="38116844" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00593A2C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED9C85B" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F40E61" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F40E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku, gdy </w:t>
       </w:r>
       <w:r w:rsidRPr="00F40E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>poręczyciel pozostaje w związku małżeńskim i w małżeństwie obowiązuje ustawowa wspólność majątkowa</w:t>
@@ -1841,1008 +1832,968 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">poręczyciela. W przypadku, gdy </w:t>
       </w:r>
       <w:r w:rsidRPr="00F40E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>poręczyciel pozostaje w związku małżeńskim i posiada rozdzielność majątkową</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, przed zawarciem umowy będzie zobowiązany dostarczyć do wglądu dokument potwierdzający ustanowienie małżeńskiej rozdzielności majątkowej lub separacji.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8881C6" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F40E61" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="53E801C1" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F40E61" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F40E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku </w:t>
       </w:r>
       <w:r w:rsidRPr="00F40E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>stanu cywilnego poręczyciela rozwiedziona/rozwiedziony lub wdowa/wdowiec</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, przed zawarciem umowy należy dostarczyć do wglądu dokument potwierdzający ten fakt np.:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE769D0" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F40E61" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="069839E2" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F40E61" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="349"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F40E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">wyrok sądu orzekający o rozwodzie (w przypadku osoby rozwiedzionej), </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8C213D" w14:textId="7522554D" w:rsidR="007005D7" w:rsidRPr="00F40E61" w:rsidRDefault="002D13B8" w:rsidP="00817E03">
+    <w:p w14:paraId="18F154BE" w14:textId="77777777" w:rsidR="007005D7" w:rsidRPr="00F40E61" w:rsidRDefault="002D13B8" w:rsidP="00817E03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="349"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F40E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>akt zgonu (w przypadku osoby będącej wdow</w:t>
       </w:r>
       <w:r w:rsidR="00A31300" w:rsidRPr="00F40E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub wdowcem).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412F5F90" w14:textId="77777777" w:rsidR="00817E03" w:rsidRPr="00817E03" w:rsidRDefault="00817E03" w:rsidP="006018D1">
+    <w:p w14:paraId="7D4CB4FE" w14:textId="77777777" w:rsidR="00817E03" w:rsidRPr="00817E03" w:rsidRDefault="00817E03" w:rsidP="006018D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C46BF39" w14:textId="77777777" w:rsidR="00980271" w:rsidRDefault="00980271" w:rsidP="00A8765D">
+    <w:p w14:paraId="02C8686B" w14:textId="77777777" w:rsidR="00980271" w:rsidRDefault="00980271" w:rsidP="00A8765D">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25426C46" w14:textId="080BCFD8" w:rsidR="002B09B6" w:rsidRDefault="002B09B6" w:rsidP="007B0FC6">
+    <w:p w14:paraId="5D5A72F6" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRDefault="002B09B6" w:rsidP="007B0FC6">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OŚWIADCZENIE PORĘCZYCIE</w:t>
       </w:r>
       <w:r w:rsidR="00D81CD7" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>LA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> O UZYSKIWANYCH DOCHODACH I ICH ŹRÓDŁACH ORAZ O</w:t>
       </w:r>
       <w:r w:rsidR="00473332">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>AKTUALNYCH ZOBOWIĄZANIACH FINANSOWYCH</w:t>
       </w:r>
-      <w:r w:rsidR="00F327EA">
+    </w:p>
+    <w:p w14:paraId="71F93A02" w14:textId="77777777" w:rsidR="00473332" w:rsidRPr="00473332" w:rsidRDefault="00473332" w:rsidP="00473332">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473332">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UWAGA </w:t>
+      </w:r>
+      <w:r w:rsidR="002650F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473332">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Zabezpieczenie dokon</w:t>
+      </w:r>
+      <w:r w:rsidR="002650F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ywane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473332">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> będzie na okres </w:t>
+      </w:r>
+      <w:r w:rsidR="00821479">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">co najmniej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473332">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5 lat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01334C20" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00473332" w:rsidRDefault="002B09B6" w:rsidP="007B0FC6">
+      <w:pPr>
+        <w:ind w:left="4248"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27FC2298" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="005C5278">
+      <w:pPr>
+        <w:ind w:left="4248"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC7F930" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00A8765D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Imię i nazwisko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..........................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AF6EDC" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00A8765D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3CA388" w14:textId="77777777" w:rsidR="00817E03" w:rsidRDefault="002B09B6" w:rsidP="00A8765D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Adres zamieszkania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..........................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5A840A" w14:textId="77777777" w:rsidR="00B04CD1" w:rsidRDefault="00B04CD1" w:rsidP="00A8765D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D885DF6" w14:textId="77777777" w:rsidR="00B04CD1" w:rsidRPr="00A31300" w:rsidRDefault="00B04CD1" w:rsidP="00A8765D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4389502D" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00A8765D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D5B5D4" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00A8765D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PESEL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> ...........................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AD3392" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="00A8765D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A052A9" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="008D53CB" w:rsidP="00A8765D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Seria</w:t>
+      </w:r>
+      <w:r w:rsidR="002B09B6" w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i nr dokumentu tożsamości............................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00817E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="002B09B6" w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="00817E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2378" w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tel..</w:t>
+      </w:r>
+      <w:r w:rsidR="002B09B6" w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………..............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16900985" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="007B0FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC9EAFD" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="007B0FC6">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...304 lines deleted...]
-        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t>OŚWIADCZENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1348C42E" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="007B0FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Uprzedzony o odpowiedzialności karnej za fałszywe zeznania zgodnie z art. 233 § 1 KK, który brzmi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699ACB23" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="007B0FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00A31300">
+        </w:rPr>
+        <w:t>„Kto</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5D86" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>„Kto</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> składając zeznani</w:t>
       </w:r>
       <w:r w:rsidR="002A5D86" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mające służyć za dowód w postępowaniu sądowym lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26D56" w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>innym postępowaniu prowadzonym na podstawie ustawy</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5D86" w:rsidRPr="00A31300">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> składając zeznani</w:t>
+        <w:t xml:space="preserve"> zeznaje nieprawdę lub zataja prawdę, podlega karze pozbawienia wolności </w:t>
       </w:r>
       <w:r w:rsidR="002A5D86" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>e</w:t>
+        <w:t>od 6 miesięcy do lat 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> mające służyć za dowód w postępowaniu sądowym lub </w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C13E95E" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="007B0FC6">
-[...6 lines deleted...]
-    <w:p w14:paraId="12EC9511" w14:textId="70620775" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
+    <w:p w14:paraId="726FE0EB" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="007B0FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49148418" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="002D13B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Oświadczam co następuje:</w:t>
       </w:r>
-      <w:r w:rsidR="00F327EA">
-[...6 lines deleted...]
-    <w:p w14:paraId="191F5F75" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F327EA" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
+    </w:p>
+    <w:p w14:paraId="331C55C6" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F327EA" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F327EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uzyskuję miesięcznie dochody w wysokości brutto..……………….………...……..…</w:t>
       </w:r>
       <w:r w:rsidR="00195626" w:rsidRPr="00F327EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00F327EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639DBA68" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F327EA" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
+    <w:p w14:paraId="61136A97" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F327EA" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F327EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Źródło uzyskiwanych dochodów (np. umowa o pracę, umowa zlecenia, emerytura, działalność gospodarcza).......…………………………...…………..……………………</w:t>
       </w:r>
       <w:r w:rsidR="00195626" w:rsidRPr="00F327EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F327EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35051CBF" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F327EA" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
+    <w:p w14:paraId="40ECFEA5" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F327EA" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F327EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="008142B4" w:rsidRPr="00F327EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F327EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>................................</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="568"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8221"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="37E22615" w14:textId="77777777" w:rsidTr="00B83EAA">
+      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="471019C3" w14:textId="77777777" w:rsidTr="00B83EAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="202C939F" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00F327EA" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="5EF1C6F9" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00F327EA" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F327EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6927F222" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00F327EA" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="7C6B1FC9" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00F327EA" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C80E51C" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="34AF605A" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F327EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nie posiadam zobowiązań finansowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="4435C41B" w14:textId="77777777" w:rsidTr="00B83EAA">
+      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="26DEE5DA" w14:textId="77777777" w:rsidTr="00B83EAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79DBD555" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="4FB9291A" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="019418B1" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="0D6AAD6E" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2983E6B0" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="508C066A" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="24998C3B" w14:textId="77777777" w:rsidTr="00B83EAA">
+      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="4E88F638" w14:textId="77777777" w:rsidTr="00B83EAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DB120CD" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="5024B1C3" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F444AA9" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="2AC47051" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F12EB5" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="4D158B2C" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31300">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Posiadam następujące zobowiązania finansowe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="1DE5BBA1" w14:textId="77777777" w:rsidTr="00B83EAA">
+      <w:tr w:rsidR="00B83EAA" w:rsidRPr="00A31300" w14:paraId="00254267" w14:textId="77777777" w:rsidTr="00B83EAA">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31A568EF" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="775A9702" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31B766D3" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="696031AB" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F089DC" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
+          <w:p w14:paraId="2A5E5666" w14:textId="77777777" w:rsidR="00E92307" w:rsidRPr="00A31300" w:rsidRDefault="00E92307" w:rsidP="00B83EAA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="115BC8E3" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
+    <w:p w14:paraId="30711780" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>..............................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="008142B4" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -2856,51 +2807,51 @@
       <w:r w:rsidR="008142B4" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidR="00195626" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09366530" w14:textId="17346F16" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
+    <w:p w14:paraId="7D9F582C" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
       <w:pPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>z miesięczną ratą do spłaty w wysokości………</w:t>
       </w:r>
       <w:r w:rsidR="00B40D87" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……………………………</w:t>
       </w:r>
       <w:r w:rsidR="008142B4" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -2908,51 +2859,51 @@
       <w:r w:rsidR="00B40D87" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.……</w:t>
       </w:r>
       <w:r w:rsidR="00160D4F" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B40D87" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00817E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D4A92C" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
+    <w:p w14:paraId="650693EE" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00A31300" w:rsidRDefault="002D13B8" w:rsidP="008142B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.........................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="008142B4" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2967,275 +2918,257 @@
       <w:r w:rsidR="008142B4" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
       <w:r w:rsidR="00195626" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">... </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E29AE9" w14:textId="7B4F83A1" w:rsidR="00A8765D" w:rsidRDefault="002D13B8" w:rsidP="009F7FFD">
+    <w:p w14:paraId="48660CB8" w14:textId="77777777" w:rsidR="00A8765D" w:rsidRDefault="002D13B8" w:rsidP="009F7FFD">
       <w:pPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>z miesięczną ratą do spłaty w wysokości…………………………………….</w:t>
       </w:r>
       <w:r w:rsidR="008142B4" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00160D4F" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00817E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3479C122" w14:textId="77777777" w:rsidR="009F7FFD" w:rsidRPr="00A31300" w:rsidRDefault="009F7FFD" w:rsidP="009F7FFD">
+    <w:p w14:paraId="0E02C0F8" w14:textId="77777777" w:rsidR="009F7FFD" w:rsidRPr="00A31300" w:rsidRDefault="009F7FFD" w:rsidP="009F7FFD">
       <w:pPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05EC0E93" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="007B0FC6">
+    <w:p w14:paraId="1AB1A092" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A31300" w:rsidRDefault="002B09B6" w:rsidP="007B0FC6">
       <w:pPr>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">...................................................                                               </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACAB3CA" w14:textId="412283E4" w:rsidR="002D13B8" w:rsidRPr="00F327EA" w:rsidRDefault="002B09B6" w:rsidP="00F327EA">
+    <w:p w14:paraId="2B69B68A" w14:textId="77777777" w:rsidR="002D13B8" w:rsidRPr="00F327EA" w:rsidRDefault="005C5278" w:rsidP="00F327EA">
       <w:pPr>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A31300">
-[...11 lines deleted...]
-      <w:r w:rsidR="005C5278" w:rsidRPr="00F327EA">
+      <w:r w:rsidRPr="00F327EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Data i</w:t>
       </w:r>
+      <w:r w:rsidR="00091E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B09B6" w:rsidRPr="00F327EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podpis </w:t>
+      </w:r>
       <w:r w:rsidR="007844FA" w:rsidRPr="00F327EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>poręczyciela/ki</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36103104" w14:textId="155DB630" w:rsidR="00980271" w:rsidRPr="00A8765D" w:rsidRDefault="002D13B8" w:rsidP="00A8765D">
+    <w:p w14:paraId="118C9A23" w14:textId="77777777" w:rsidR="00980271" w:rsidRPr="00A8765D" w:rsidRDefault="002D13B8" w:rsidP="00A8765D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F063"/>
       </w:r>
-      <w:r w:rsidRPr="00A31300">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E754F2" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaznaczyć znakiem „X” właściwy wariant odpowiedzi</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002B09B6" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002B09B6" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002B09B6" w:rsidRPr="00A31300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9C6528" w14:textId="77777777" w:rsidR="00980271" w:rsidRDefault="00980271" w:rsidP="00A8765D">
+    <w:p w14:paraId="5A01E790" w14:textId="77777777" w:rsidR="00980271" w:rsidRDefault="00980271" w:rsidP="00A8765D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EF89BA5" w14:textId="22C7F205" w:rsidR="008628F4" w:rsidRPr="00A8765D" w:rsidRDefault="008628F4" w:rsidP="008628F4">
+    <w:p w14:paraId="161D57A8" w14:textId="77777777" w:rsidR="008628F4" w:rsidRPr="00A8765D" w:rsidRDefault="008628F4" w:rsidP="008628F4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Klauzula zgody na przetwarzanie danych osobowych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7277B42C" w14:textId="77777777" w:rsidR="00B54912" w:rsidRPr="00A8765D" w:rsidRDefault="008628F4" w:rsidP="00B54912">
+    <w:p w14:paraId="7EB8816C" w14:textId="77777777" w:rsidR="00B54912" w:rsidRPr="00A8765D" w:rsidRDefault="008628F4" w:rsidP="00B54912">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie art. 6 ust 1 lit. a Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. (RODO) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8765D">
@@ -3244,203 +3177,201 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>wyrażam zgodę</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> na przetwarzanie moich danych osobowych w zakresie określonym w</w:t>
       </w:r>
       <w:r w:rsidR="00B54912" w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8765D">
-[...9 lines deleted...]
-    <w:p w14:paraId="7547F4C4" w14:textId="75079404" w:rsidR="00B54912" w:rsidRPr="00A8765D" w:rsidRDefault="008628F4" w:rsidP="00B54912">
+    </w:p>
+    <w:p w14:paraId="074A11AF" w14:textId="64EBF872" w:rsidR="00B54912" w:rsidRPr="009E6019" w:rsidRDefault="008628F4" w:rsidP="00B54912">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A8765D">
+      <w:r w:rsidRPr="009E6019">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>art</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8765D">
+      <w:r w:rsidRPr="009E6019">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. 47 ust</w:t>
       </w:r>
-      <w:r w:rsidR="001E306E" w:rsidRPr="00A8765D">
+      <w:r w:rsidR="001E306E" w:rsidRPr="009E6019">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8765D">
+      <w:r w:rsidRPr="009E6019">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 pkt 3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8765D">
-[...8 lines deleted...]
-      <w:r w:rsidR="00B54912" w:rsidRPr="00A8765D">
+      <w:r w:rsidRPr="009E6019">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ustawy z dnia 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00C501E6" w:rsidRPr="009E6019">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marca </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6019">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2025 r. o rynku pracy i służbach zatrudnienia</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54912" w:rsidRPr="009E6019">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8765D">
-[...9 lines deleted...]
-    <w:p w14:paraId="6485FBE9" w14:textId="165114B1" w:rsidR="00B54912" w:rsidRPr="00A8765D" w:rsidRDefault="00B54912" w:rsidP="00B54912">
+    </w:p>
+    <w:p w14:paraId="1EED4C4A" w14:textId="4BA70A2D" w:rsidR="00C501E6" w:rsidRPr="009E6019" w:rsidRDefault="00C501E6" w:rsidP="00C501E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="709" w:hanging="283"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="031E0B77" w14:textId="77777777" w:rsidR="008628F4" w:rsidRPr="00A8765D" w:rsidRDefault="00B54912" w:rsidP="00F40E61">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6019">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>§ 10 ust. 4 rozporządzenia Ministra Rodziny, Pracy i Polityki Społecznej z dnia 21 listopada 2025 r. w sprawie wniosków i realizacji umów o dofinansowanie podjęcia działalności gospodarczej oraz o refundację</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6019">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6019">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kosztów wyposażenia lub doposażenia stanowiska pracy, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FAD507" w14:textId="706742F2" w:rsidR="008628F4" w:rsidRPr="00A8765D" w:rsidRDefault="00B54912" w:rsidP="00F40E61">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>oraz numeru telefonu</w:t>
       </w:r>
-      <w:r w:rsidR="005B0609" w:rsidRPr="00A8765D">
+      <w:r w:rsidR="001A189E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008628F4" w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">przez administratora danych Powiatowy Urząd Pracy z siedzibą </w:t>
       </w:r>
       <w:r w:rsidR="008628F4" w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
@@ -3449,421 +3380,445 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Stargardzie, ul. Pierwszej Brygady 35, REGON </w:t>
       </w:r>
       <w:r w:rsidR="008628F4" w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>810145792</w:t>
       </w:r>
       <w:r w:rsidR="008628F4" w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>, NIP 8541983165</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="32AA8456" w14:textId="77777777" w:rsidR="008628F4" w:rsidRPr="00A8765D" w:rsidRDefault="008628F4" w:rsidP="00B54912">
+        <w:t>, NIP 8541983165do celów związanych z rozpatrywaniem wniosku oraz realizacją umowy przez okres niezbędny do rozliczenia umowy oraz wymagany okres archiwizacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CB51E0" w14:textId="77777777" w:rsidR="008628F4" w:rsidRPr="00A8765D" w:rsidRDefault="008628F4" w:rsidP="00B54912">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Oświadczam, że zostałem/am poinformowany/a o przysługującym mi prawie do wycofania zgody na przetwarzanie moich danych osobowych w dowolnym momencie. Wycofanie zgody nie wpływa na zgodność z prawem przetwarzania, którego dokonano na podstawie zgody przed jej wycofaniem.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="568A48A5" w14:textId="4D3F8E79" w:rsidR="00980271" w:rsidRDefault="008628F4" w:rsidP="00A8765D">
+        <w:t>Oświadczam, że zostałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A8765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A8765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poinformowany/a o przysługującym mi prawie do wycofania zgody na przetwarzanie moich danych osobowych w dowolnym momencie. Wycofanie zgody nie wpływa na zgodność z prawem przetwarzania, którego dokonano na podstawie zgody przed jej wycofaniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7810BA2A" w14:textId="77777777" w:rsidR="00980271" w:rsidRDefault="008628F4" w:rsidP="00A8765D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="284"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Podaję dane osobowe dobrowolnie i oświadczam, że są one zgodne z prawdą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A49A3A2" w14:textId="77777777" w:rsidR="00A8765D" w:rsidRPr="00A8765D" w:rsidRDefault="00A8765D" w:rsidP="00A8765D">
+    <w:p w14:paraId="34C2DB83" w14:textId="77777777" w:rsidR="00A8765D" w:rsidRPr="00A8765D" w:rsidRDefault="00A8765D" w:rsidP="00A8765D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="284"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52BEA94F" w14:textId="58191D6A" w:rsidR="008628F4" w:rsidRPr="00A8765D" w:rsidRDefault="008628F4" w:rsidP="008628F4">
+    <w:p w14:paraId="326C0CFA" w14:textId="77777777" w:rsidR="008628F4" w:rsidRPr="00A8765D" w:rsidRDefault="008628F4" w:rsidP="008628F4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>……….…………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D74EF07" w14:textId="71B17D58" w:rsidR="008628F4" w:rsidRPr="00A8765D" w:rsidRDefault="008628F4" w:rsidP="00F327EA">
+    <w:p w14:paraId="763AAB3C" w14:textId="77777777" w:rsidR="008628F4" w:rsidRPr="00A8765D" w:rsidRDefault="008628F4" w:rsidP="00F327EA">
       <w:pPr>
         <w:ind w:left="4956"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(podpis poręczyciela/ki)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A02D841" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A8765D" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
+    <w:p w14:paraId="43C80386" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A8765D" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Klauzula informacyjna </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2F0112" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A8765D" w:rsidRDefault="002B09B6" w:rsidP="00080C14">
+    <w:p w14:paraId="6B3C06B7" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A8765D" w:rsidRDefault="002B09B6" w:rsidP="00080C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Zapoznałem/am się z treścią klauzuli informacyjnej, w tym z informacją o celu i sposobach przetwarzania danych osobowych oraz prawie dostępu do treści swoich danych i prawie ich poprawiania dostępnych na stronie internetowej Powiatowego Urzędu Pracy w Stargardzie pod adresem www.stargard.praca.gov.pl.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1848BFA5" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A8765D" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
+        <w:t>Zapoznałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A8765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A8765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> się z treścią klauzuli informacyjnej, w tym z informacją o celu i sposobach przetwarzania danych osobowych oraz prawie dostępu do treści swoich danych i prawie ich poprawiania dostępnych na stronie internetowej Powiatowego Urzędu Pracy w Stargardzie pod adresem www.stargard.praca.gov.pl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DA8EEA" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A8765D" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Oświadczam, że zostałem/am poinformowany/a o przysługujących mi prawach w związku z przetwarzaniem przez Powiatowy Urząd Pracy w Stargardzie moich danych osobowych zgodnie z art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. (</w:t>
-      </w:r>
+        <w:t>Oświadczam, że zostałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A8765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poinformowany/a o przysługujących mi prawach w związku z przetwarzaniem przez Powiatowy Urząd Pracy w Stargardzie moich danych osobowych zgodnie z art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>RODO).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8765D">
-[...9 lines deleted...]
-    <w:p w14:paraId="39ECE7F2" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A8765D" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
+    </w:p>
+    <w:p w14:paraId="73A9B1B2" w14:textId="77777777" w:rsidR="002B09B6" w:rsidRPr="00A8765D" w:rsidRDefault="002B09B6" w:rsidP="00D248D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4956" w:right="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FD6118D" w14:textId="7E5FE817" w:rsidR="002B09B6" w:rsidRPr="00A8765D" w:rsidRDefault="001E306E" w:rsidP="00F327EA">
+    <w:p w14:paraId="50130242" w14:textId="39C24137" w:rsidR="002B09B6" w:rsidRPr="00A8765D" w:rsidRDefault="001A189E" w:rsidP="001A189E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A8765D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="002B09B6" w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>……….…………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7286E742" w14:textId="6E43F298" w:rsidR="00980271" w:rsidRPr="00A8765D" w:rsidRDefault="002B09B6" w:rsidP="00A8765D">
+    <w:p w14:paraId="044A7CEA" w14:textId="77777777" w:rsidR="00980271" w:rsidRPr="00A8765D" w:rsidRDefault="002B09B6" w:rsidP="00A8765D">
       <w:pPr>
         <w:ind w:left="4956"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">    (podpis poręczyciela/ki)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00980271" w:rsidRPr="00A8765D" w:rsidSect="00A8765D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1361" w:bottom="142" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="StarBats">
     <w:altName w:val="Symbol"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
@@ -5519,211 +5474,247 @@
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="15"/>
   </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00932290"/>
     <w:rsid w:val="0001170D"/>
     <w:rsid w:val="00080C14"/>
+    <w:rsid w:val="00091E02"/>
     <w:rsid w:val="000A7225"/>
     <w:rsid w:val="00131FA2"/>
     <w:rsid w:val="00132C92"/>
     <w:rsid w:val="00140F4A"/>
     <w:rsid w:val="00142157"/>
     <w:rsid w:val="00160D4F"/>
     <w:rsid w:val="00171235"/>
     <w:rsid w:val="00181391"/>
     <w:rsid w:val="00195626"/>
+    <w:rsid w:val="001A189E"/>
     <w:rsid w:val="001C728A"/>
     <w:rsid w:val="001D3C3C"/>
+    <w:rsid w:val="001E1B90"/>
     <w:rsid w:val="001E306E"/>
     <w:rsid w:val="001F54EC"/>
     <w:rsid w:val="002650F9"/>
     <w:rsid w:val="002A3383"/>
     <w:rsid w:val="002A5D86"/>
     <w:rsid w:val="002B09B6"/>
     <w:rsid w:val="002D13B8"/>
     <w:rsid w:val="002E085C"/>
     <w:rsid w:val="00337F46"/>
     <w:rsid w:val="003C15F2"/>
     <w:rsid w:val="003C5A3D"/>
     <w:rsid w:val="00400F38"/>
     <w:rsid w:val="004220D6"/>
     <w:rsid w:val="00450178"/>
     <w:rsid w:val="00457F50"/>
     <w:rsid w:val="00473332"/>
     <w:rsid w:val="004801A7"/>
     <w:rsid w:val="004A11EF"/>
     <w:rsid w:val="004B52D5"/>
     <w:rsid w:val="004F691F"/>
     <w:rsid w:val="00523D8B"/>
     <w:rsid w:val="00544DC4"/>
     <w:rsid w:val="0055162D"/>
     <w:rsid w:val="00593A2C"/>
     <w:rsid w:val="005B0609"/>
     <w:rsid w:val="005C5278"/>
+    <w:rsid w:val="005E49FE"/>
     <w:rsid w:val="005E5EED"/>
     <w:rsid w:val="006018D1"/>
     <w:rsid w:val="006053CC"/>
     <w:rsid w:val="0061059E"/>
     <w:rsid w:val="006708B5"/>
     <w:rsid w:val="00673D9D"/>
     <w:rsid w:val="00693DF3"/>
+    <w:rsid w:val="006A4D17"/>
     <w:rsid w:val="007005D7"/>
     <w:rsid w:val="007100EF"/>
     <w:rsid w:val="007844FA"/>
     <w:rsid w:val="00794550"/>
     <w:rsid w:val="007B0FC6"/>
     <w:rsid w:val="008142B4"/>
     <w:rsid w:val="00817E03"/>
     <w:rsid w:val="00821479"/>
     <w:rsid w:val="008572AC"/>
     <w:rsid w:val="008628F4"/>
     <w:rsid w:val="008D53CB"/>
     <w:rsid w:val="00920C8B"/>
     <w:rsid w:val="00932290"/>
     <w:rsid w:val="00952FBC"/>
     <w:rsid w:val="00956090"/>
     <w:rsid w:val="0096535E"/>
     <w:rsid w:val="00980271"/>
     <w:rsid w:val="009A2717"/>
     <w:rsid w:val="009B352F"/>
+    <w:rsid w:val="009E6019"/>
     <w:rsid w:val="009F7FFD"/>
     <w:rsid w:val="00A31300"/>
     <w:rsid w:val="00A8765D"/>
     <w:rsid w:val="00AE0757"/>
     <w:rsid w:val="00AF1B28"/>
     <w:rsid w:val="00B04CD1"/>
     <w:rsid w:val="00B40D87"/>
     <w:rsid w:val="00B54912"/>
     <w:rsid w:val="00B83EAA"/>
     <w:rsid w:val="00B909CF"/>
     <w:rsid w:val="00BA72E0"/>
     <w:rsid w:val="00BB6D84"/>
     <w:rsid w:val="00BE6134"/>
     <w:rsid w:val="00BF2378"/>
     <w:rsid w:val="00C26D56"/>
+    <w:rsid w:val="00C501E6"/>
     <w:rsid w:val="00C65DB6"/>
     <w:rsid w:val="00CD3F1A"/>
     <w:rsid w:val="00D15DA3"/>
     <w:rsid w:val="00D248D1"/>
     <w:rsid w:val="00D77A37"/>
     <w:rsid w:val="00D81CD7"/>
     <w:rsid w:val="00DA1B70"/>
     <w:rsid w:val="00E462E6"/>
     <w:rsid w:val="00E754F2"/>
     <w:rsid w:val="00E92307"/>
     <w:rsid w:val="00E93AF5"/>
     <w:rsid w:val="00EE5B80"/>
     <w:rsid w:val="00EF649D"/>
     <w:rsid w:val="00F13949"/>
     <w:rsid w:val="00F327EA"/>
     <w:rsid w:val="00F40E61"/>
     <w:rsid w:val="00F505D7"/>
     <w:rsid w:val="00F9225E"/>
     <w:rsid w:val="00F9239B"/>
     <w:rsid w:val="00FA38FD"/>
     <w:rsid w:val="00FD455E"/>
     <w:rsid w:val="00FF38BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0D8472E1"/>
-  <w15:docId w15:val="{2C75CC89-3F7F-4CAA-B2CF-1A9A30BCF038}"/>
+  <w14:docId w14:val="73650D89"/>
+  <w15:docId w15:val="{1B46D509-3616-4AEF-81F0-5A0E70A34E05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6288,50 +6279,63 @@
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:locked/>
     <w:rsid w:val="007100EF"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="844323707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1189755886">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
@@ -6614,70 +6618,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6E8EDBB-46D4-4230-B698-2AF7F653DED5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1132</Words>
-  <Characters>6793</Characters>
+  <Words>1112</Words>
+  <Characters>6676</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
+  <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7910</CharactersWithSpaces>
+  <CharactersWithSpaces>7773</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>13</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>